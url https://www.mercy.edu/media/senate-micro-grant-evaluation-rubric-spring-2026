--- v0 (2026-02-21)
+++ v1 (2026-10-02)
@@ -1585,58 +1585,58 @@
       <w:r w:rsidR="008A42CB">
         <w:tab/>
         <w:t>Date reviewed:</w:t>
       </w:r>
       <w:r w:rsidR="00DF6F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A42CB">
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AF6ACB" w:rsidSect="00306D30">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1584" w:right="274" w:bottom="720" w:left="1174" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16943EDF" w14:textId="77777777" w:rsidR="00117BB1" w:rsidRDefault="00117BB1" w:rsidP="00AF6ACB">
+    <w:p w14:paraId="7EA14EAF" w14:textId="77777777" w:rsidR="005D69C9" w:rsidRDefault="005D69C9" w:rsidP="00AF6ACB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4242984A" w14:textId="77777777" w:rsidR="00117BB1" w:rsidRDefault="00117BB1" w:rsidP="00AF6ACB">
+    <w:p w14:paraId="0013F75B" w14:textId="77777777" w:rsidR="005D69C9" w:rsidRDefault="005D69C9" w:rsidP="00AF6ACB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -1644,58 +1644,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13BBB6DA" w14:textId="77777777" w:rsidR="00117BB1" w:rsidRDefault="00117BB1" w:rsidP="00AF6ACB">
+    <w:p w14:paraId="0A0F3A4A" w14:textId="77777777" w:rsidR="005D69C9" w:rsidRDefault="005D69C9" w:rsidP="00AF6ACB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1735830D" w14:textId="77777777" w:rsidR="00117BB1" w:rsidRDefault="00117BB1" w:rsidP="00AF6ACB">
+    <w:p w14:paraId="65AF5983" w14:textId="77777777" w:rsidR="005D69C9" w:rsidRDefault="005D69C9" w:rsidP="00AF6ACB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36579F0F" w14:textId="77777777" w:rsidR="00AF6ACB" w:rsidRDefault="004B21B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1DE27D78" wp14:editId="14F42BA1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -1713,51 +1713,51 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5949950" cy="270510"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="4F81BD"/>
                       </a:solidFill>
                       <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="763A7A74" w14:textId="79376087" w:rsidR="00AF6ACB" w:rsidRPr="00784208" w:rsidRDefault="00CB3A2A">
+                        <w:p w14:paraId="763A7A74" w14:textId="10BDC778" w:rsidR="00AF6ACB" w:rsidRPr="00784208" w:rsidRDefault="00CB3A2A">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                             <w:tabs>
                               <w:tab w:val="clear" w:pos="4680"/>
                               <w:tab w:val="clear" w:pos="9360"/>
                             </w:tabs>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
                             <w:t xml:space="preserve">FACULTY </w:t>
                           </w:r>
                           <w:r w:rsidR="002D4C9B" w:rsidRPr="00784208">
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
                             <w:t>Senate micro</w:t>
@@ -1768,105 +1768,98 @@
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
                             <w:t>-</w:t>
                           </w:r>
                           <w:r w:rsidR="002D4C9B" w:rsidRPr="00784208">
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
                             <w:t>grant</w:t>
                           </w:r>
                           <w:r w:rsidR="00AF6ACB" w:rsidRPr="00784208">
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> Rubric</w:t>
                           </w:r>
                           <w:r w:rsidR="0070356A">
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> – </w:t>
                           </w:r>
-                          <w:r w:rsidR="00701318">
+                          <w:r w:rsidR="002D64DF">
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
-                            <w:t>SPRING</w:t>
-[...6 lines deleted...]
-                            <w:t xml:space="preserve"> </w:t>
+                            <w:t xml:space="preserve">Fall </w:t>
                           </w:r>
                           <w:r w:rsidR="00FF1DAD">
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
                             <w:t>202</w:t>
                           </w:r>
                           <w:r w:rsidR="00701318">
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="FFFFFF"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>2700</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="1DE27D78" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:24.55pt;width:468.5pt;height:21.3pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:27;mso-wrap-distance-left:9.35pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.35pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:27;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbnzOzVwIAAK8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwEE3SUirCiIqhLa&#10;RWKrPQ+OQ6I6tjs2JPTXd2zCh7Y9Vb1YM57JzPObN5k+tbViR4muMjrjg16fM6mFySu9z/j319Wn&#10;R86cB52DMlpm/CQdf5p9/DBtbCqHpjQql8ioiHZpYzNeem/TJHGilDW4nrFSU7AwWIMnF/dJjtBQ&#10;9Volw37/c9IYzC0aIZ2j2+U5yGexflFI4V+KwknPVMYJm48nxnMXzmQ2hXSPYMtKdDDgH1DUUGlq&#10;ei21BA/sgNUfpepKoHGm8D1h6sQURSVkfAO9ZtB/95ptCVbGtxA5zl5pcv+vrHg+bu0GA3Rn10b8&#10;cMRI0liXXiPBcV1OW2Adcgk4ayOLpyuLsvVM0OV4MppMxkS2oNjwoT8eRJoTSC9fW3T+qzQ1C0bG&#10;kaYUyYPj2vnQH9JLSgRmVJWvKqWig/vdQiE7Ak10tHocfFmGIdIn7j5NadZQ9/GoH4AAKatQ4Mms&#10;bZ5xp/ecgdqTZIXH2Fub0CHKIfRegivPPWLZroXSAYKMuuqg3tgJlm93LdUI5s7kpw0yNGfNOStW&#10;FRVeg/MbQBIZAaPF8S90FMoQWtNZnJUGf/3tPuTT7CnKWUOipZf8PABKztQ3TaqYDEajoPLojMYP&#10;Q3LwPrK7j+hDvTDE4oBW1IpohnyvLmaBpn6j/ZqHrhQCLaj3mbPOWfjzMtGGCjmfxzRStgW/1lsr&#10;QvFAWaD0tX0DtN3MPanl2VwEDum70Z9z47zt/OBpNlEXN147kdJWxNl3GxzW7t6PWbf/zOw3AAAA&#10;//8DAFBLAwQUAAYACAAAACEAiqzgOd4AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF&#10;70j8h8hIXCaWdsBKS9MJDU1cOMDYJI5Z47UVjVMlWVf+PeYENz8/673P5WqyvRjRh86RgnSegECq&#10;nemoUbD72Nw8gAhRk9G9I1TwjQFW1eVFqQvjzvSO4zY2gkMoFFpBG+NQSBnqFq0OczcgsXd03urI&#10;0jfSeH3mcNvLRZIspdUdcUOrB1y3WH9tT1bB6+ds87Lc++P9M76tZ4vOyGzMlbq+mp4eQUSc4t8x&#10;/OIzOlTMdHAnMkH0CviRqOAuT0Gwm99mvDjwkGYgq1L+x69+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABufM7NXAgAArwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIqs4DneAAAABgEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" o:allowoverlap="f" fillcolor="#4f81bd" stroked="f" strokeweight="2pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="763A7A74" w14:textId="79376087" w:rsidR="00AF6ACB" w:rsidRPr="00784208" w:rsidRDefault="00CB3A2A">
+                  <w:p w14:paraId="763A7A74" w14:textId="10BDC778" w:rsidR="00AF6ACB" w:rsidRPr="00784208" w:rsidRDefault="00CB3A2A">
                     <w:pPr>
                       <w:pStyle w:val="Header"/>
                       <w:tabs>
                         <w:tab w:val="clear" w:pos="4680"/>
                         <w:tab w:val="clear" w:pos="9360"/>
                       </w:tabs>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:caps/>
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:caps/>
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
                       <w:t xml:space="preserve">FACULTY </w:t>
                     </w:r>
                     <w:r w:rsidR="002D4C9B" w:rsidRPr="00784208">
                       <w:rPr>
                         <w:caps/>
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
                       <w:t>Senate micro</w:t>
@@ -1877,63 +1870,56 @@
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
                       <w:t>-</w:t>
                     </w:r>
                     <w:r w:rsidR="002D4C9B" w:rsidRPr="00784208">
                       <w:rPr>
                         <w:caps/>
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
                       <w:t>grant</w:t>
                     </w:r>
                     <w:r w:rsidR="00AF6ACB" w:rsidRPr="00784208">
                       <w:rPr>
                         <w:caps/>
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> Rubric</w:t>
                     </w:r>
                     <w:r w:rsidR="0070356A">
                       <w:rPr>
                         <w:caps/>
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> – </w:t>
                     </w:r>
-                    <w:r w:rsidR="00701318">
+                    <w:r w:rsidR="002D64DF">
                       <w:rPr>
                         <w:caps/>
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
-                      <w:t>SPRING</w:t>
-[...6 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t xml:space="preserve">Fall </w:t>
                     </w:r>
                     <w:r w:rsidR="00FF1DAD">
                       <w:rPr>
                         <w:caps/>
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
                       <w:t>202</w:t>
                     </w:r>
                     <w:r w:rsidR="00701318">
                       <w:rPr>
                         <w:caps/>
                         <w:color w:val="FFFFFF"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
@@ -1959,104 +1945,107 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D34E0A"/>
     <w:rsid w:val="000157BC"/>
     <w:rsid w:val="000339AA"/>
     <w:rsid w:val="000B2EEB"/>
     <w:rsid w:val="000B52AC"/>
     <w:rsid w:val="00117BB1"/>
     <w:rsid w:val="001555A3"/>
     <w:rsid w:val="00156938"/>
     <w:rsid w:val="00190F4E"/>
     <w:rsid w:val="001979E0"/>
     <w:rsid w:val="0022723D"/>
     <w:rsid w:val="002D4C9B"/>
+    <w:rsid w:val="002D64DF"/>
     <w:rsid w:val="002F68BC"/>
     <w:rsid w:val="00306D30"/>
     <w:rsid w:val="003071A0"/>
     <w:rsid w:val="00341A2C"/>
     <w:rsid w:val="0034387E"/>
     <w:rsid w:val="00345498"/>
     <w:rsid w:val="00354268"/>
     <w:rsid w:val="00366838"/>
     <w:rsid w:val="003F6B40"/>
     <w:rsid w:val="00421A42"/>
     <w:rsid w:val="004231ED"/>
     <w:rsid w:val="0045420D"/>
     <w:rsid w:val="004914E4"/>
     <w:rsid w:val="00496011"/>
     <w:rsid w:val="004B21B7"/>
     <w:rsid w:val="004C1278"/>
     <w:rsid w:val="005069B5"/>
     <w:rsid w:val="0054027E"/>
     <w:rsid w:val="005633B3"/>
     <w:rsid w:val="00564BB6"/>
     <w:rsid w:val="005865D0"/>
+    <w:rsid w:val="005D69C9"/>
     <w:rsid w:val="005F7D8E"/>
     <w:rsid w:val="00611C46"/>
     <w:rsid w:val="00643A88"/>
     <w:rsid w:val="0067628A"/>
     <w:rsid w:val="00684D00"/>
     <w:rsid w:val="006913F9"/>
     <w:rsid w:val="006A3004"/>
     <w:rsid w:val="006B1793"/>
     <w:rsid w:val="006C7EB4"/>
     <w:rsid w:val="006F1E05"/>
     <w:rsid w:val="006F475F"/>
     <w:rsid w:val="00701318"/>
     <w:rsid w:val="0070356A"/>
     <w:rsid w:val="00741B0D"/>
     <w:rsid w:val="007778C5"/>
     <w:rsid w:val="00784208"/>
     <w:rsid w:val="00790BBD"/>
     <w:rsid w:val="007D38C5"/>
     <w:rsid w:val="00813D31"/>
     <w:rsid w:val="00815DA2"/>
     <w:rsid w:val="00832339"/>
     <w:rsid w:val="008519D6"/>
     <w:rsid w:val="008A42CB"/>
     <w:rsid w:val="008C1EA1"/>
     <w:rsid w:val="008F160A"/>
     <w:rsid w:val="00922724"/>
     <w:rsid w:val="0092304F"/>
     <w:rsid w:val="0097727A"/>
     <w:rsid w:val="00977989"/>
     <w:rsid w:val="0099360B"/>
     <w:rsid w:val="00995792"/>
     <w:rsid w:val="009A2376"/>
     <w:rsid w:val="009A79AF"/>
+    <w:rsid w:val="009E07F1"/>
     <w:rsid w:val="00A11E28"/>
     <w:rsid w:val="00A74CD5"/>
     <w:rsid w:val="00AA50A7"/>
     <w:rsid w:val="00AA5FCF"/>
     <w:rsid w:val="00AB30B4"/>
     <w:rsid w:val="00AC2733"/>
     <w:rsid w:val="00AF6ACB"/>
     <w:rsid w:val="00B355CD"/>
     <w:rsid w:val="00B6381C"/>
     <w:rsid w:val="00B63F2B"/>
     <w:rsid w:val="00BA77DF"/>
     <w:rsid w:val="00BD3CE2"/>
     <w:rsid w:val="00BF0268"/>
     <w:rsid w:val="00C66A16"/>
     <w:rsid w:val="00CA6885"/>
     <w:rsid w:val="00CB17B2"/>
     <w:rsid w:val="00CB3A2A"/>
     <w:rsid w:val="00CB570A"/>
     <w:rsid w:val="00CC0805"/>
     <w:rsid w:val="00D22C69"/>
     <w:rsid w:val="00D34E0A"/>
     <w:rsid w:val="00D8208B"/>
     <w:rsid w:val="00D8500A"/>
     <w:rsid w:val="00D928D9"/>
     <w:rsid w:val="00D93BB1"/>
@@ -2933,75 +2922,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{614D481B-284F-486E-8BC0-83BDAE998258}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>209</Words>
-  <Characters>1560</Characters>
+  <Words>275</Words>
+  <Characters>1572</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>37</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Senate microgrant Rubric</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Mercy College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1752</CharactersWithSpaces>
+  <CharactersWithSpaces>1844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Senate microgrant Rubric</dc:title>
   <dc:subject/>
   <dc:creator>Julie</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2011-08-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">