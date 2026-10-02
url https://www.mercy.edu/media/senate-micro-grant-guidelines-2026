--- v0 (2026-02-21)
+++ v1 (2026-10-02)
@@ -94,83 +94,83 @@
       <w:r w:rsidR="003A6BD5" w:rsidRPr="00A942F4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C1D96E" w14:textId="77777777" w:rsidR="008E6A73" w:rsidRPr="008E6A73" w:rsidRDefault="008E6A73" w:rsidP="008E6A73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6570"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F743842" w14:textId="0FCCA55B" w:rsidR="00A00A38" w:rsidRDefault="009E3FAE" w:rsidP="008E6A73">
+    <w:p w14:paraId="4F743842" w14:textId="71FDCDCD" w:rsidR="00A00A38" w:rsidRDefault="008F4858" w:rsidP="008E6A73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6570"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spring </w:t>
+        <w:t xml:space="preserve">Fall </w:t>
       </w:r>
       <w:r w:rsidR="00EB468C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009E3FAE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6174D9A6" w14:textId="77777777" w:rsidR="008E6A73" w:rsidRPr="008E6A73" w:rsidRDefault="008E6A73" w:rsidP="008E6A73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6570"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="389F1DC2" w14:textId="5189690E" w:rsidR="008E6283" w:rsidRDefault="00D06C5F" w:rsidP="008E6A73">
@@ -255,58 +255,72 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="004F44EE" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">student </w:t>
       </w:r>
       <w:r w:rsidR="00FC036B" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">social </w:t>
       </w:r>
       <w:r w:rsidR="004F44EE" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>interaction ou</w:t>
+        <w:t xml:space="preserve">interaction </w:t>
+      </w:r>
+      <w:r w:rsidR="004F44EE" w:rsidRPr="002348B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="0059232D" w:rsidRPr="002348B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>tside the classroom</w:t>
       </w:r>
       <w:r w:rsidR="0059232D" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>tside the classroom.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E155FD" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E6283" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>We encourage you to develop innovative</w:t>
       </w:r>
       <w:r w:rsidR="00AF4321" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> project</w:t>
       </w:r>
       <w:r w:rsidR="008E6283" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1843,128 +1857,137 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(please see MS Forms hyperlink in e-mail) </w:t>
       </w:r>
       <w:r w:rsidR="00B86A9D" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">by the deadline. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A322FDA" w14:textId="7BA9808B" w:rsidR="00421361" w:rsidRPr="009E3FAE" w:rsidRDefault="00421361" w:rsidP="008E6A73">
+    <w:p w14:paraId="2A322FDA" w14:textId="27F38ED7" w:rsidR="00421361" w:rsidRPr="009E3FAE" w:rsidRDefault="00421361" w:rsidP="008E6A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The deadline for the </w:t>
       </w:r>
-      <w:r w:rsidR="009E3FAE" w:rsidRPr="009E3FAE">
+      <w:r w:rsidR="002348B8" w:rsidRPr="002348B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spring </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB468C" w:rsidRPr="009E3FAE">
+        <w:t xml:space="preserve">Fall </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB468C" w:rsidRPr="002348B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="009E3FAE" w:rsidRPr="009E3FAE">
+      <w:r w:rsidR="009E3FAE" w:rsidRPr="002348B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:r w:rsidRPr="002348B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009E3FAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> semester </w:t>
+        <w:t xml:space="preserve">semester </w:t>
       </w:r>
       <w:r w:rsidR="00032EDA" w:rsidRPr="009E3FAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3FAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E3FAE" w:rsidRPr="009E3FAE">
+      <w:r w:rsidR="002348B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>February 28</w:t>
+        <w:t>October 4</w:t>
       </w:r>
       <w:r w:rsidR="007C4122" w:rsidRPr="009E3FAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00EB468C" w:rsidRPr="009E3FAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="009E3FAE" w:rsidRPr="009E3FAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -2132,51 +2155,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5055857D" w14:textId="77777777" w:rsidR="00082061" w:rsidRPr="0031416E" w:rsidRDefault="00082061" w:rsidP="008E6A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Reimbursement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEEE559" w14:textId="271F3B6F" w:rsidR="00082061" w:rsidRPr="0031416E" w:rsidRDefault="00082061" w:rsidP="008E6A73">
+    <w:p w14:paraId="7BEEE559" w14:textId="2E2FE80B" w:rsidR="00082061" w:rsidRPr="0031416E" w:rsidRDefault="00082061" w:rsidP="008E6A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>All receipts for reimbursement should be submitted</w:t>
       </w:r>
       <w:r w:rsidR="00553426" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB5D2C" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">to Accounts Payable </w:t>
       </w:r>
       <w:r w:rsidR="000E47ED" w:rsidRPr="0031416E">
@@ -2240,89 +2263,89 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00553426" w:rsidRPr="007C4122">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC3EAC" w:rsidRPr="007C4122">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="009E3FAE">
+      <w:r w:rsidR="002348B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E1787A" w14:textId="77777777" w:rsidR="00082061" w:rsidRPr="0031416E" w:rsidRDefault="00082061" w:rsidP="008E6A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62D79E95" w14:textId="77777777" w:rsidR="0076153C" w:rsidRPr="0031416E" w:rsidRDefault="0076153C" w:rsidP="008E6A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Reporting Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EBB82A" w14:textId="1BED0DFB" w:rsidR="007910E0" w:rsidRDefault="008A2C2B" w:rsidP="008E6A73">
+    <w:p w14:paraId="04EBB82A" w14:textId="4FDFB209" w:rsidR="007910E0" w:rsidRDefault="008A2C2B" w:rsidP="008E6A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Al</w:t>
       </w:r>
       <w:r w:rsidR="00BB2A59" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">l grant recipients are required </w:t>
       </w:r>
       <w:r w:rsidR="00875929" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to submit a</w:t>
       </w:r>
       <w:r w:rsidR="00BB2A59" w:rsidRPr="0031416E">
@@ -2363,57 +2386,57 @@
       </w:r>
       <w:r w:rsidR="00553426" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">May </w:t>
       </w:r>
       <w:r w:rsidR="00BE1DDF" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00553426" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="009E3FAE">
+      <w:r w:rsidR="002348B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00875929" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008F0191" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The report should</w:t>
       </w:r>
       <w:r w:rsidR="007910E0" w:rsidRPr="0031416E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E603B1C" w14:textId="77777777" w:rsidR="008E6A73" w:rsidRPr="0031416E" w:rsidRDefault="008E6A73" w:rsidP="008E6A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3346,50 +3369,51 @@
     <w:rsid w:val="0003617F"/>
     <w:rsid w:val="00044089"/>
     <w:rsid w:val="000529D8"/>
     <w:rsid w:val="00077E79"/>
     <w:rsid w:val="00082061"/>
     <w:rsid w:val="000B634D"/>
     <w:rsid w:val="000D2A7B"/>
     <w:rsid w:val="000E1A54"/>
     <w:rsid w:val="000E47ED"/>
     <w:rsid w:val="000F52EF"/>
     <w:rsid w:val="000F711C"/>
     <w:rsid w:val="00120043"/>
     <w:rsid w:val="001264C1"/>
     <w:rsid w:val="0013070E"/>
     <w:rsid w:val="001309B6"/>
     <w:rsid w:val="00137EBA"/>
     <w:rsid w:val="0014067B"/>
     <w:rsid w:val="00142CBC"/>
     <w:rsid w:val="001912AB"/>
     <w:rsid w:val="001A6467"/>
     <w:rsid w:val="001B021B"/>
     <w:rsid w:val="001D22DA"/>
     <w:rsid w:val="001F7B77"/>
     <w:rsid w:val="002125EF"/>
     <w:rsid w:val="002308BF"/>
+    <w:rsid w:val="002348B8"/>
     <w:rsid w:val="002350F6"/>
     <w:rsid w:val="002402A0"/>
     <w:rsid w:val="002978FF"/>
     <w:rsid w:val="002A61F9"/>
     <w:rsid w:val="002C7285"/>
     <w:rsid w:val="002F177E"/>
     <w:rsid w:val="002F57BE"/>
     <w:rsid w:val="0031416E"/>
     <w:rsid w:val="00347116"/>
     <w:rsid w:val="0037574B"/>
     <w:rsid w:val="00395769"/>
     <w:rsid w:val="003A4D18"/>
     <w:rsid w:val="003A6BD5"/>
     <w:rsid w:val="003B15F8"/>
     <w:rsid w:val="003D52C5"/>
     <w:rsid w:val="003E636F"/>
     <w:rsid w:val="003F21E9"/>
     <w:rsid w:val="00421361"/>
     <w:rsid w:val="00425D40"/>
     <w:rsid w:val="00426F27"/>
     <w:rsid w:val="00433290"/>
     <w:rsid w:val="00437F48"/>
     <w:rsid w:val="00454D50"/>
     <w:rsid w:val="0046028B"/>
     <w:rsid w:val="00467A32"/>
@@ -3420,56 +3444,58 @@
     <w:rsid w:val="006223FF"/>
     <w:rsid w:val="00643F1C"/>
     <w:rsid w:val="006613D7"/>
     <w:rsid w:val="007076CA"/>
     <w:rsid w:val="007343B8"/>
     <w:rsid w:val="0076153C"/>
     <w:rsid w:val="0077430C"/>
     <w:rsid w:val="007866B4"/>
     <w:rsid w:val="007910E0"/>
     <w:rsid w:val="007B4B86"/>
     <w:rsid w:val="007C4122"/>
     <w:rsid w:val="007C78EB"/>
     <w:rsid w:val="008154C6"/>
     <w:rsid w:val="00822581"/>
     <w:rsid w:val="008723A8"/>
     <w:rsid w:val="00875929"/>
     <w:rsid w:val="008A2C2B"/>
     <w:rsid w:val="008B1471"/>
     <w:rsid w:val="008C1F8D"/>
     <w:rsid w:val="008E43C0"/>
     <w:rsid w:val="008E6283"/>
     <w:rsid w:val="008E6A73"/>
     <w:rsid w:val="008F0191"/>
     <w:rsid w:val="008F160A"/>
     <w:rsid w:val="008F16B6"/>
+    <w:rsid w:val="008F4858"/>
     <w:rsid w:val="00910C7C"/>
     <w:rsid w:val="0092198F"/>
     <w:rsid w:val="00952C16"/>
     <w:rsid w:val="009B064E"/>
     <w:rsid w:val="009B743F"/>
     <w:rsid w:val="009D7594"/>
+    <w:rsid w:val="009E07F1"/>
     <w:rsid w:val="009E0BF6"/>
     <w:rsid w:val="009E3FAE"/>
     <w:rsid w:val="009F22B4"/>
     <w:rsid w:val="009F5D22"/>
     <w:rsid w:val="00A00A38"/>
     <w:rsid w:val="00A6430D"/>
     <w:rsid w:val="00A874E1"/>
     <w:rsid w:val="00A942F4"/>
     <w:rsid w:val="00AB5C35"/>
     <w:rsid w:val="00AB5D2C"/>
     <w:rsid w:val="00AD1833"/>
     <w:rsid w:val="00AF2E22"/>
     <w:rsid w:val="00AF4321"/>
     <w:rsid w:val="00B03E16"/>
     <w:rsid w:val="00B31345"/>
     <w:rsid w:val="00B34421"/>
     <w:rsid w:val="00B649F2"/>
     <w:rsid w:val="00B86A9D"/>
     <w:rsid w:val="00BA3038"/>
     <w:rsid w:val="00BB2A59"/>
     <w:rsid w:val="00BC3321"/>
     <w:rsid w:val="00BD77AD"/>
     <w:rsid w:val="00BE1DDF"/>
     <w:rsid w:val="00C0052E"/>
     <w:rsid w:val="00C04008"/>
@@ -4432,75 +4458,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F25E254-6E5F-4E9E-B77B-A31C14D1FA95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>684</Words>
-  <Characters>3978</Characters>
+  <Words>694</Words>
+  <Characters>3962</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>57</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Mercy College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4605</CharactersWithSpaces>
+  <CharactersWithSpaces>4647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7143505</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:earnoldlevene@mercy.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6225938</vt:i4>
       </vt:variant>
       <vt:variant>